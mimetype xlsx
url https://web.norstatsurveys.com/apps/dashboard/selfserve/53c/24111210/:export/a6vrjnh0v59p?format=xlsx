--- v2 (2026-02-23)
+++ v3 (2026-04-23)
@@ -1608,226 +1608,226 @@
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$K$157:$K$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$L$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="cb86d0"/>
+              <a:srgbClr val="03f628"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$L$157:$L$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="11"/>
           <c:order val="11"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$M$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="f2cb77"/>
+              <a:srgbClr val="71e1f2"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$M$157:$M$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="12"/>
           <c:order val="12"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$N$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="088022"/>
+              <a:srgbClr val="61f1ce"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$N$157:$N$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="13"/>
           <c:order val="13"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$O$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="009580"/>
+              <a:srgbClr val="c0a3ab"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$O$157:$O$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="14"/>
           <c:order val="14"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$P$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="b1bc14"/>
+              <a:srgbClr val="317b18"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$P$157:$P$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="15"/>
           <c:order val="15"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$Q$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="b84e40"/>
+              <a:srgbClr val="44a195"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$Q$157:$Q$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
@@ -7525,51 +7525,51 @@
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Well-being and employer'!$A$50:$A$60</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Well-being and employer'!$K$50:$K$60</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>'Well-being and employer'!$L$49</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="021ed0"/>
+              <a:srgbClr val="369550"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Well-being and employer'!$A$50:$A$60</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Well-being and employer'!$L$50:$L$60</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>