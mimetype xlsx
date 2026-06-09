--- v3 (2026-04-23)
+++ v4 (2026-06-09)
@@ -129,51 +129,51 @@
     <sheet name="Washing" sheetId="6" r:id="rId6"/>
     <sheet name="Sustainability" sheetId="7" r:id="rId7"/>
     <sheet name="Handling damaged workwear" sheetId="8" r:id="rId8"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1056" uniqueCount="233">
   <si>
     <t>Banner:</t>
   </si>
   <si>
     <t>No Split</t>
   </si>
   <si>
     <t>Filters:</t>
   </si>
   <si>
     <t>none</t>
   </si>
   <si>
     <t>chart data -- Counry:</t>
   </si>
   <si>
-    <t>All (N=2276)</t>
+    <t>All (N=6828)</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
@@ -225,51 +225,51 @@
   <si>
     <t>Food processing</t>
   </si>
   <si>
     <t>I don’t work</t>
   </si>
   <si>
     <t>chart data -- What is your type of employment?</t>
   </si>
   <si>
     <t>Permanent</t>
   </si>
   <si>
     <t>Fixed-term</t>
   </si>
   <si>
     <t>Part-time</t>
   </si>
   <si>
     <t>External</t>
   </si>
   <si>
     <t>chart data -- If food processing, please select your sub-industry:</t>
   </si>
   <si>
-    <t>All (N=940)</t>
+    <t>All (N=2820)</t>
   </si>
   <si>
     <t>Growing and processing grains, cereals, leguminous crops, oilseeds, or sugarcane</t>
   </si>
   <si>
     <t>Growing and processing fruits and vegetables</t>
   </si>
   <si>
     <t>Manufacturing oils and fats</t>
   </si>
   <si>
     <t>Raising animals and processing meat and related products (e.g., eggs)</t>
   </si>
   <si>
     <t>Raising and processing fish and seafood</t>
   </si>
   <si>
     <t>Dairy product manufacturing (not ice cream)</t>
   </si>
   <si>
     <t>Manufacturing plant-based foods and drinks</t>
   </si>
   <si>
     <t>Manufacturing bakery and confectionery products (sweets, ice cream, chocolate, etc)</t>
   </si>
@@ -285,90 +285,90 @@
   <si>
     <t>Manufacturing special foods (e.g., nutrients, supplements, vitamin and mineral mixtures, baby food)</t>
   </si>
   <si>
     <t>Manufacturing animal feed</t>
   </si>
   <si>
     <t>Manufacturing of beverages</t>
   </si>
   <si>
     <t>Coffee and tea manufacturing</t>
   </si>
   <si>
     <t>chart data -- Clothing provided by your employer...</t>
   </si>
   <si>
     <t>Is rental clothing (by external provider)</t>
   </si>
   <si>
     <t>Purchased clothing (owned by your employer)</t>
   </si>
   <si>
     <t>chart data -- Which company provides you rental clothing?</t>
   </si>
   <si>
-    <t>All (N=489)</t>
+    <t>All (N=1467)</t>
   </si>
   <si>
     <t>Lindström</t>
   </si>
   <si>
     <t>Elis</t>
   </si>
   <si>
     <t>CWS</t>
   </si>
   <si>
     <t>Bardusch</t>
   </si>
   <si>
     <t>Salesianer</t>
   </si>
   <si>
     <t>Mewa</t>
   </si>
   <si>
     <t>Other, please name the company?</t>
   </si>
   <si>
     <t>I don’t know</t>
   </si>
   <si>
     <t>chart data -- Who is primarily responsible for washing and maintaining your workwear?</t>
   </si>
   <si>
     <t>Myself at home</t>
   </si>
   <si>
     <t>My employer</t>
   </si>
   <si>
     <t>chart data -- How does your employee maintain the workwear?</t>
   </si>
   <si>
-    <t>All (N=661)</t>
+    <t>All (N=1983)</t>
   </si>
   <si>
     <t>Uses in house laundry</t>
   </si>
   <si>
     <t>Uses external laundry</t>
   </si>
   <si>
     <t>Uses a professional workwear rental service</t>
   </si>
   <si>
     <t>chart data -- Do you use?</t>
   </si>
   <si>
     <t>Size-based garments (not personal)</t>
   </si>
   <si>
     <t>Personal garments</t>
   </si>
   <si>
     <t>chart data -- How satisfied are you with your workwear?</t>
   </si>
   <si>
     <t>Very satisfied</t>
   </si>
@@ -606,51 +606,51 @@
   <si>
     <t>chart data -- How would you grade your employer on the following topics? - Hygiene and safety practices</t>
   </si>
   <si>
     <t>chart data -- How would you grade your employer on the following topics? - Sustainability</t>
   </si>
   <si>
     <t>How would you grade your employer on the following topics?</t>
   </si>
   <si>
     <t>chart data -- How satisfied are you with your company’s workwear maintenance and washing process?</t>
   </si>
   <si>
     <t>chart data -- Have you ever brought workwear home to wash?</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>chart data -- What are the main reasons for this?</t>
   </si>
   <si>
-    <t>All (N=1837)</t>
+    <t>All (N=5511)</t>
   </si>
   <si>
     <t>Hygiene reasons</t>
   </si>
   <si>
     <t>Allergic reactions</t>
   </si>
   <si>
     <t>Washing quality (e.g., dirtiness, discoloration, odor of the garment)</t>
   </si>
   <si>
     <t>Lack of workwear</t>
   </si>
   <si>
     <t>Distrust in service provider</t>
   </si>
   <si>
     <t>Lack of workwear storage</t>
   </si>
   <si>
     <t>chart data -- How often do you wash your workwear at home?</t>
   </si>
   <si>
     <t>Several times a week</t>
   </si>
@@ -1608,226 +1608,226 @@
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$K$157:$K$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$L$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="03f628"/>
+              <a:srgbClr val="774232"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$L$157:$L$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="11"/>
           <c:order val="11"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$M$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="71e1f2"/>
+              <a:srgbClr val="2aef6e"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$M$157:$M$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="12"/>
           <c:order val="12"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$N$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="61f1ce"/>
+              <a:srgbClr val="05f0f7"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$N$157:$N$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="13"/>
           <c:order val="13"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$O$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="c0a3ab"/>
+              <a:srgbClr val="403bd2"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$O$157:$O$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="14"/>
           <c:order val="14"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$P$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="317b18"/>
+              <a:srgbClr val="2a6193"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$P$157:$P$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="15"/>
           <c:order val="15"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$Q$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="44a195"/>
+              <a:srgbClr val="b112e2"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$Q$157:$Q$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
@@ -1890,51 +1890,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart12.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Clothing provided by your employer... - All (N=2276) </a:t>
+              <a:t>Clothing provided by your employer... - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -2646,51 +2646,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart16.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Who is primarily responsible for washing and maintaining your workwear? - All (N=2276) </a:t>
+              <a:t>Who is primarily responsible for washing and maintaining your workwear? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -2903,51 +2903,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart18.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>How does your employee maintain the workwear? - All (N=661) </a:t>
+              <a:t>How does your employee maintain the workwear? - All (N=1983) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -3203,51 +3203,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Please state your gender. - All (N=2276) </a:t>
+              <a:t>Please state your gender. - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -3304,51 +3304,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart20.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Do you use? - All (N=2276) </a:t>
+              <a:t>Do you use? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -3561,51 +3561,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart22.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>How satisfied are you with your workwear? - All (N=2276) </a:t>
+              <a:t>How satisfied are you with your workwear? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="7AB800"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="B7D27A"/>
@@ -6642,51 +6642,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart35.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>How would you rate your overall well-being at work? - All (N=2276) </a:t>
+              <a:t>How would you rate your overall well-being at work? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="7AB800"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="B7D27A"/>
@@ -7525,51 +7525,51 @@
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Well-being and employer'!$A$50:$A$60</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Well-being and employer'!$K$50:$K$60</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>'Well-being and employer'!$L$49</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="369550"/>
+              <a:srgbClr val="65eb3c"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Well-being and employer'!$A$50:$A$60</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Well-being and employer'!$L$50:$L$60</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
@@ -7757,51 +7757,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Age groups - All (N=2276) </a:t>
+              <a:t>Age groups - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -10030,51 +10030,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart48.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Have you ever brought workwear home to wash? - All (N=2276) </a:t>
+              <a:t>Have you ever brought workwear home to wash? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -11414,51 +11414,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart54.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Please select the temperature of your home washing program. - All (N=1837) </a:t>
+              <a:t>Please select the temperature of your home washing program. - All (N=5511) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -11995,51 +11995,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart58.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Do you ever use your workwear outside work premises? - All (N=2276) </a:t>
+              <a:t>Do you ever use your workwear outside work premises? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -12252,51 +12252,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Which industry do you work in? - All (N=2276) </a:t>
+              <a:t>Which industry do you work in? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -14514,51 +14514,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart70.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Are you aware if your workwear is produced and managed sustainably (e.g., made from recycled materials, fair labor practices, washed in a sustainable manner)? - All (N=2276) </a:t>
+              <a:t>Are you aware if your workwear is produced and managed sustainably (e.g., made from recycled materials, fair labor practices, washed in a sustainable manner)? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -14771,51 +14771,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart72.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>Would you like to know more about the sustainability of your workwear? - All (N=2276) </a:t>
+              <a:t>Would you like to know more about the sustainability of your workwear? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -15153,51 +15153,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart75.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>If your workwear is damaged, what happens to it? - All (N=2276) </a:t>
+              <a:t>If your workwear is damaged, what happens to it? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -15980,51 +15980,51 @@
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:srgbClr val="ffffff"/>
     </a:solidFill>
   </c:spPr>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/package/2006/relationships">
   <c:lang val="en-US"/>
   <c:chart>
     <c:title>
       <c:layout/>
       <c:overlay val="0"/>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:t>What is your type of employment? - All (N=2276) </a:t>
+              <a:t>What is your type of employment? - All (N=6828) </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="E52330"/>
               </a:solidFill>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="0091B1"/>
@@ -23857,214 +23857,214 @@
       </c>
       <c t="s" r="D171">
         <v>101</v>
       </c>
       <c t="s" r="E171">
         <v>102</v>
       </c>
       <c t="s" r="F171">
         <v>101</v>
       </c>
       <c t="s" r="G171">
         <v>102</v>
       </c>
       <c t="s" r="H171">
         <v>101</v>
       </c>
       <c t="s" r="I171">
         <v>102</v>
       </c>
     </row>
     <row r="172" customHeight="1">
       <c t="s" r="A172">
         <v>93</v>
       </c>
       <c r="B172" t="n" s="7">
-        <v>1266</v>
+        <v>3798</v>
       </c>
       <c r="C172" t="n" s="2">
         <v>0.55623902</v>
       </c>
       <c r="D172" t="n" s="7">
-        <v>710</v>
+        <v>2130</v>
       </c>
       <c r="E172" t="n" s="2">
         <v>0.31195079</v>
       </c>
       <c r="F172" t="n" s="7">
-        <v>218</v>
+        <v>654</v>
       </c>
       <c r="G172" t="n" s="2">
         <v>0.09578207</v>
       </c>
       <c r="H172" t="n" s="7">
-        <v>82</v>
+        <v>246</v>
       </c>
       <c r="I172" t="n" s="2">
         <v>0.03602812</v>
       </c>
     </row>
     <row r="173" customHeight="1">
       <c t="s" r="A173">
         <v>92</v>
       </c>
       <c r="B173" t="n" s="7">
-        <v>1147</v>
+        <v>3441</v>
       </c>
       <c r="C173" t="n" s="2">
         <v>0.50395431</v>
       </c>
       <c r="D173" t="n" s="7">
-        <v>808</v>
+        <v>2424</v>
       </c>
       <c r="E173" t="n" s="2">
         <v>0.35500879</v>
       </c>
       <c r="F173" t="n" s="7">
-        <v>233</v>
+        <v>699</v>
       </c>
       <c r="G173" t="n" s="2">
         <v>0.10237258</v>
       </c>
       <c r="H173" t="n" s="7">
-        <v>88</v>
+        <v>264</v>
       </c>
       <c r="I173" t="n" s="2">
         <v>0.03866432</v>
       </c>
     </row>
     <row r="174" customHeight="1">
       <c t="s" r="A174">
         <v>91</v>
       </c>
       <c r="B174" t="n" s="7">
-        <v>1220</v>
+        <v>3660</v>
       </c>
       <c r="C174" t="n" s="2">
         <v>0.53602812</v>
       </c>
       <c r="D174" t="n" s="7">
-        <v>734</v>
+        <v>2202</v>
       </c>
       <c r="E174" t="n" s="2">
         <v>0.32249561</v>
       </c>
       <c r="F174" t="n" s="7">
-        <v>220</v>
+        <v>660</v>
       </c>
       <c r="G174" t="n" s="2">
         <v>0.09666081</v>
       </c>
       <c r="H174" t="n" s="7">
-        <v>102</v>
+        <v>306</v>
       </c>
       <c r="I174" t="n" s="2">
         <v>0.04481547</v>
       </c>
     </row>
     <row r="175" customHeight="1">
       <c t="s" r="A175">
         <v>88</v>
       </c>
       <c r="B175" t="n" s="7">
-        <v>999</v>
+        <v>2997</v>
       </c>
       <c r="C175" t="n" s="2">
         <v>0.43892794</v>
       </c>
       <c r="D175" t="n" s="7">
-        <v>815</v>
+        <v>2445</v>
       </c>
       <c r="E175" t="n" s="2">
         <v>0.35808436</v>
       </c>
       <c r="F175" t="n" s="7">
-        <v>341</v>
+        <v>1023</v>
       </c>
       <c r="G175" t="n" s="2">
         <v>0.14982425</v>
       </c>
       <c r="H175" t="n" s="7">
-        <v>121</v>
+        <v>363</v>
       </c>
       <c r="I175" t="n" s="2">
         <v>0.05316344</v>
       </c>
     </row>
     <row r="176" customHeight="1">
       <c t="s" r="A176">
         <v>90</v>
       </c>
       <c r="B176" t="n" s="7">
-        <v>1017</v>
+        <v>3051</v>
       </c>
       <c r="C176" t="n" s="2">
         <v>0.44683656</v>
       </c>
       <c r="D176" t="n" s="7">
-        <v>875</v>
+        <v>2625</v>
       </c>
       <c r="E176" t="n" s="2">
         <v>0.3844464</v>
       </c>
       <c r="F176" t="n" s="7">
-        <v>280</v>
+        <v>840</v>
       </c>
       <c r="G176" t="n" s="2">
         <v>0.12302285</v>
       </c>
       <c r="H176" t="n" s="7">
-        <v>104</v>
+        <v>312</v>
       </c>
       <c r="I176" t="n" s="2">
         <v>0.0456942</v>
       </c>
     </row>
     <row r="177" customHeight="1">
       <c t="s" r="A177">
         <v>89</v>
       </c>
       <c r="B177" t="n" s="7">
-        <v>1015</v>
+        <v>3045</v>
       </c>
       <c r="C177" t="n" s="2">
         <v>0.44595782</v>
       </c>
       <c r="D177" t="n" s="7">
-        <v>896</v>
+        <v>2688</v>
       </c>
       <c r="E177" t="n" s="2">
         <v>0.39367311</v>
       </c>
       <c r="F177" t="n" s="7">
-        <v>247</v>
+        <v>741</v>
       </c>
       <c r="G177" t="n" s="2">
         <v>0.10852373</v>
       </c>
       <c r="H177" t="n" s="7">
-        <v>118</v>
+        <v>354</v>
       </c>
       <c r="I177" t="n" s="2">
         <v>0.05184534</v>
       </c>
     </row>
     <row r="179" customHeight="1">
       <c t="s" r="A179">
         <v>103</v>
       </c>
       <c t="s" r="B179">
         <v>5</v>
       </c>
     </row>
     <row r="180" customHeight="1">
       <c t="s" r="A180">
         <v>104</v>
       </c>
       <c r="B180" t="n" s="2">
         <v>0.31</v>
       </c>
     </row>
     <row r="181" customHeight="1">
       <c t="s" r="A181">
         <v>105</v>
       </c>
@@ -27141,180 +27141,180 @@
       </c>
       <c t="s" r="F171">
         <v>101</v>
       </c>
       <c t="s" r="G171">
         <v>102</v>
       </c>
       <c t="s" r="H171">
         <v>101</v>
       </c>
       <c t="s" r="I171">
         <v>102</v>
       </c>
       <c t="s" r="J171">
         <v>101</v>
       </c>
       <c t="s" r="K171">
         <v>102</v>
       </c>
     </row>
     <row r="172" customHeight="1">
       <c t="s" r="A172">
         <v>150</v>
       </c>
       <c r="B172" t="n" s="7">
-        <v>501</v>
+        <v>1503</v>
       </c>
       <c r="C172" t="n" s="2">
         <v>0.22012302</v>
       </c>
       <c r="D172" t="n" s="7">
-        <v>910</v>
+        <v>2730</v>
       </c>
       <c r="E172" t="n" s="2">
         <v>0.39982425</v>
       </c>
       <c r="F172" t="n" s="7">
-        <v>584</v>
+        <v>1752</v>
       </c>
       <c r="G172" t="n" s="2">
         <v>0.25659051</v>
       </c>
       <c r="H172" t="n" s="7">
-        <v>204</v>
+        <v>612</v>
       </c>
       <c r="I172" t="n" s="2">
         <v>0.08963093</v>
       </c>
       <c r="J172" t="n" s="7">
-        <v>77</v>
+        <v>231</v>
       </c>
       <c r="K172" t="n" s="2">
         <v>0.03383128</v>
       </c>
     </row>
     <row r="173" customHeight="1">
       <c t="s" r="A173">
         <v>152</v>
       </c>
       <c r="B173" t="n" s="7">
-        <v>493</v>
+        <v>1479</v>
       </c>
       <c r="C173" t="n" s="2">
         <v>0.21660808</v>
       </c>
       <c r="D173" t="n" s="7">
-        <v>1037</v>
+        <v>3111</v>
       </c>
       <c r="E173" t="n" s="2">
         <v>0.4556239</v>
       </c>
       <c r="F173" t="n" s="7">
-        <v>577</v>
+        <v>1731</v>
       </c>
       <c r="G173" t="n" s="2">
         <v>0.25351494</v>
       </c>
       <c r="H173" t="n" s="7">
-        <v>133</v>
+        <v>399</v>
       </c>
       <c r="I173" t="n" s="2">
         <v>0.05843585</v>
       </c>
       <c r="J173" t="n" s="7">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="K173" t="n" s="2">
         <v>0.01581722</v>
       </c>
     </row>
     <row r="174" customHeight="1">
       <c t="s" r="A174">
         <v>153</v>
       </c>
       <c r="B174" t="n" s="7">
-        <v>795</v>
+        <v>2385</v>
       </c>
       <c r="C174" t="n" s="2">
         <v>0.34929701</v>
       </c>
       <c r="D174" t="n" s="7">
-        <v>1022</v>
+        <v>3066</v>
       </c>
       <c r="E174" t="n" s="2">
         <v>0.44903339</v>
       </c>
       <c r="F174" t="n" s="7">
-        <v>354</v>
+        <v>1062</v>
       </c>
       <c r="G174" t="n" s="2">
         <v>0.15553603</v>
       </c>
       <c r="H174" t="n" s="7">
-        <v>75</v>
+        <v>225</v>
       </c>
       <c r="I174" t="n" s="2">
         <v>0.03295255</v>
       </c>
       <c r="J174" t="n" s="7">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="K174" t="n" s="2">
         <v>0.01318102</v>
       </c>
     </row>
     <row r="175" customHeight="1">
       <c t="s" r="A175">
         <v>151</v>
       </c>
       <c r="B175" t="n" s="7">
-        <v>583</v>
+        <v>1749</v>
       </c>
       <c r="C175" t="n" s="2">
         <v>0.25615114</v>
       </c>
       <c r="D175" t="n" s="7">
-        <v>994</v>
+        <v>2982</v>
       </c>
       <c r="E175" t="n" s="2">
         <v>0.43673111</v>
       </c>
       <c r="F175" t="n" s="7">
-        <v>554</v>
+        <v>1662</v>
       </c>
       <c r="G175" t="n" s="2">
         <v>0.24340949</v>
       </c>
       <c r="H175" t="n" s="7">
-        <v>104</v>
+        <v>312</v>
       </c>
       <c r="I175" t="n" s="2">
         <v>0.0456942</v>
       </c>
       <c r="J175" t="n" s="7">
-        <v>41</v>
+        <v>123</v>
       </c>
       <c r="K175" t="n" s="2">
         <v>0.01801406</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/sheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetFormatPr defaultColWidth="12.862143" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1">
       <c t="s" r="A1" s="1">
         <v>0</v>
       </c>
       <c t="s" r="B1" s="1">
         <v>1</v>
       </c>
     </row>
@@ -30699,51 +30699,51 @@
       </c>
     </row>
     <row r="109" customHeight="1">
       <c t="s" r="A109" s="1">
         <v>215</v>
       </c>
     </row>
     <row r="110" customHeight="1">
       <c t="s" r="B110" s="1">
         <v>216</v>
       </c>
     </row>
     <row r="111" customHeight="1">
       <c t="s" r="B111">
         <v>101</v>
       </c>
       <c t="s" r="C111">
         <v>102</v>
       </c>
     </row>
     <row r="112" customHeight="1">
       <c t="s" r="A112">
         <v>214</v>
       </c>
       <c r="B112" t="n" s="7">
-        <v>2276</v>
+        <v>6828</v>
       </c>
       <c r="C112" t="n" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/sheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetFormatPr defaultColWidth="12.862143" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1">
       <c t="s" r="A1" s="1">
         <v>0</v>
       </c>
       <c t="s" r="B1" s="1">
         <v>1</v>
       </c>
     </row>