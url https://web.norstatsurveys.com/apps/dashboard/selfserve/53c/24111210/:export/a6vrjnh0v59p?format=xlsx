--- v4 (2026-06-09)
+++ v5 (2026-07-26)
@@ -1608,226 +1608,226 @@
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$K$157:$K$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$L$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="774232"/>
+              <a:srgbClr val="2a92a5"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$L$157:$L$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="11"/>
           <c:order val="11"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$M$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="2aef6e"/>
+              <a:srgbClr val="7b188a"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$M$157:$M$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="12"/>
           <c:order val="12"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$N$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="05f0f7"/>
+              <a:srgbClr val="19f913"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$N$157:$N$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="13"/>
           <c:order val="13"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$O$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="403bd2"/>
+              <a:srgbClr val="8cfc9d"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$O$157:$O$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="14"/>
           <c:order val="14"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$P$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="2a6193"/>
+              <a:srgbClr val="3ccdd9"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$P$157:$P$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="15"/>
           <c:order val="15"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$Q$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="b112e2"/>
+              <a:srgbClr val="b18859"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$Q$157:$Q$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
@@ -7525,51 +7525,51 @@
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Well-being and employer'!$A$50:$A$60</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Well-being and employer'!$K$50:$K$60</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>'Well-being and employer'!$L$49</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="65eb3c"/>
+              <a:srgbClr val="8901d9"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Well-being and employer'!$A$50:$A$60</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Well-being and employer'!$L$50:$L$60</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>