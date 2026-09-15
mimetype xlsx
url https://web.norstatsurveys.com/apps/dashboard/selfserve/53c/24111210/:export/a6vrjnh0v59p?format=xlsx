--- v5 (2026-07-26)
+++ v6 (2026-09-15)
@@ -1608,226 +1608,226 @@
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$K$157:$K$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$L$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="2a92a5"/>
+              <a:srgbClr val="4ef174"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$L$157:$L$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="11"/>
           <c:order val="11"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$M$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="7b188a"/>
+              <a:srgbClr val="1b34ea"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$M$157:$M$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="12"/>
           <c:order val="12"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$N$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="19f913"/>
+              <a:srgbClr val="6e3c2f"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$N$157:$N$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="13"/>
           <c:order val="13"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$O$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="8cfc9d"/>
+              <a:srgbClr val="8d3c9b"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$O$157:$O$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="14"/>
           <c:order val="14"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$P$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="3ccdd9"/>
+              <a:srgbClr val="b57ae3"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$P$157:$P$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="15"/>
           <c:order val="15"/>
           <c:tx>
             <c:strRef>
               <c:f>'Background'!$Q$156</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="b18859"/>
+              <a:srgbClr val="ed6d15"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Background'!$A$157:$A$167</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Background'!$Q$157:$Q$167</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
@@ -7525,51 +7525,51 @@
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Well-being and employer'!$A$50:$A$60</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Well-being and employer'!$K$50:$K$60</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="10"/>
           <c:order val="10"/>
           <c:tx>
             <c:strRef>
               <c:f>'Well-being and employer'!$L$49</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="8901d9"/>
+              <a:srgbClr val="693385"/>
             </a:solidFill>
           </c:spPr>
           <c:dLbls>
             <c:showVal val="1"/>
             <c:showLegendKey val="0"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showLeaderLines val="0"/>
           </c:dLbls>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Well-being and employer'!$A$50:$A$60</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Well-being and employer'!$L$50:$L$60</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>